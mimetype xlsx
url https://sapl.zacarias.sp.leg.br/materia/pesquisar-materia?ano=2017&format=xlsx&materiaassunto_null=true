--- v0 (2025-10-13)
+++ v1 (2026-05-07)
@@ -51,294 +51,294 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EPL</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2017/18/emen-proj-lei-63-2017.pdf</t>
+    <t>http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2017/18/emen-proj-lei-63-2017.pdf</t>
   </si>
   <si>
     <t>SÚMULA: ESTIMA A RECEITA E FIXA A DESPESA DO_x000D_
 MUNICÍPIO, PARA O EXERCÍCIO FINANCEIRO DE 2018,_x000D_
 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.zacarias.sp.leg.br/media/</t>
+    <t>http://sapl.zacarias.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre a reclassificação e redução da carga horária das  assistentes sociais para 30 horas semanais, inserida no anexo I, da_x000D_
 Lei 641/2007, para que se adeque à Lei Federal 12.317/2010</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2017/17/proj-lei-80-2017.pdf</t>
+    <t>http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2017/17/proj-lei-80-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei Complementar nº 576/06 de 18 de_x000D_
 agosto de 2016, e dá outras providencias;</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>LUCINÉIA ZACARIAS</t>
   </si>
   <si>
-    <t>https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2017/1/projeto-de-lei-042-ldo.pdf</t>
+    <t>http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2017/1/projeto-de-lei-042-ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para elaboração e_x000D_
 execução da lei orçamentária para o exercício financeiro do ano_x000D_
 2018, e dá outras providências.</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2017/2/projeto-de-lei-043-ppa.pdf</t>
+    <t>http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2017/2/projeto-de-lei-043-ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL PARA O QUADRIÊNIO DE 2018 A 2021 E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2017/3/projeto-de-lei-065-avenida-12-marco-.pdf</t>
+    <t>http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2017/3/projeto-de-lei-065-avenida-12-marco-.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NOVA DELIMITAÇÃO DE AVENIDA NO MUNICÍPIO DE ZACARIAS E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2017/4/projeto-de-lei-066-suplementacao.pdf</t>
+    <t>http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2017/4/projeto-de-lei-066-suplementacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de um crédito adicional suplementar na importância de até R$ 91.000,00 (noventa um mil reais).</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>DISPÕE SOBRE RECLASSIFICAÇÃO DE CARGO PÚBLICO QUE_x000D_
 ESPECIFICA</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2017/6/projeto-de-lei-069.pdf</t>
+    <t>http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2017/6/projeto-de-lei-069.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de um crédito adicional suplementar na_x000D_
 importância de R$ 100.000,00 (cem mil reais)</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2017/11/proj-lei-70-2017.pdf</t>
+    <t>http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2017/11/proj-lei-70-2017.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE ABONO NATALINO AOS_x000D_
 SERVIDORES PÚBLICOS DA PREFEITURA MUNICIPAL DE_x000D_
 ZACARIAS E AUTARQUIAS</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2017/7/projeto-de-lei-071.pdf</t>
+    <t>http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2017/7/projeto-de-lei-071.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO DO EXECUTIVO PARA ALIENAÇÃO, MEDIANTE LEILÃO, DE BENS MOVEIS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2017/8/projeto-de-lei-072.pdf</t>
+    <t>http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2017/8/projeto-de-lei-072.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de um crédito adicional suplementar na importância de até R$ 826.000,00 (oitocentos vinte seis mil reais).</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2017/10/proj-lei-63-2017.pdf</t>
+    <t>http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2017/10/proj-lei-63-2017.pdf</t>
   </si>
   <si>
     <t>“ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO, PARA O_x000D_
 EXERCÍCIO FINANCEIRO DE 2018, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS. ”</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2017/13/proj-lei-76-2017.pdf</t>
+    <t>http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2017/13/proj-lei-76-2017.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Executivo Municipal, a constituir Servidão_x000D_
 Administrativa, amigável ou judicial, área de terra na sede do_x000D_
 Município, e dá outras providências”.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2017/14/proj-lei-77-2017.pdf</t>
+    <t>http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2017/14/proj-lei-77-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de um crédito adicional suplementar na_x000D_
 importância de até R$ 136.063,14 (cento trinta seis mil,_x000D_
 sessenta três reais catorze centavos).</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2017/15/proj-lei-78-2017.pdf</t>
+    <t>http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2017/15/proj-lei-78-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de um crédito adicional especial na_x000D_
 importância de até R$ 49.250,00 (quarenta nove mil e_x000D_
 duzentos cinquenta reais).</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2017/16/proj-lei-79-2017.pdf</t>
+    <t>http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2017/16/proj-lei-79-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Orçamentária Anual para o_x000D_
 Exercício de 2017, através de abertura de crédito adicional_x000D_
 suplementar na importância de até R$ 110.00,00 (cento e dez_x000D_
 mil reais).</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2017/9/projeto-de-lei-073.pdf</t>
+    <t>http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2017/9/projeto-de-lei-073.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de um crédito adicional especial na importância de até R$ 28.845,17 (vinte oito mil, oitocentos quarenta cinco reais dezessete centavos).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -645,68 +645,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2017/18/emen-proj-lei-63-2017.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zacarias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2017/17/proj-lei-80-2017.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2017/1/projeto-de-lei-042-ldo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2017/2/projeto-de-lei-043-ppa.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2017/3/projeto-de-lei-065-avenida-12-marco-.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2017/4/projeto-de-lei-066-suplementacao.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zacarias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2017/6/projeto-de-lei-069.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2017/11/proj-lei-70-2017.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2017/7/projeto-de-lei-071.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2017/8/projeto-de-lei-072.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2017/10/proj-lei-63-2017.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2017/13/proj-lei-76-2017.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2017/14/proj-lei-77-2017.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2017/15/proj-lei-78-2017.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2017/16/proj-lei-79-2017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2017/9/projeto-de-lei-073.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2017/18/emen-proj-lei-63-2017.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zacarias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2017/17/proj-lei-80-2017.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2017/1/projeto-de-lei-042-ldo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2017/2/projeto-de-lei-043-ppa.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2017/3/projeto-de-lei-065-avenida-12-marco-.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2017/4/projeto-de-lei-066-suplementacao.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zacarias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2017/6/projeto-de-lei-069.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2017/11/proj-lei-70-2017.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2017/7/projeto-de-lei-071.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2017/8/projeto-de-lei-072.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2017/10/proj-lei-63-2017.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2017/13/proj-lei-76-2017.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2017/14/proj-lei-77-2017.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2017/15/proj-lei-78-2017.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2017/16/proj-lei-79-2017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2017/9/projeto-de-lei-073.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="105.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="104.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="142.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>