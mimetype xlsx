--- v0 (2025-10-14)
+++ v1 (2026-05-07)
@@ -51,427 +51,427 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/26/projeto-de-lei-003-supleemntacao.pdf</t>
+    <t>http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/26/projeto-de-lei-003-supleemntacao.pdf</t>
   </si>
   <si>
     <t>PROJETO LEI Nº 3 , DE 16 DE FEVEREIRO DE 2018_x000D_
 Abre no orçamento vigente crédito adicional suplementar e da outras providências</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/27/projeto-de-lei-004-supleemntacao.pdf</t>
+    <t>http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/27/projeto-de-lei-004-supleemntacao.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 4, DE 16 DE FEVEREIRO DE 2018_x000D_
 Abre no orçamento vigente crédito adicional especial e da outras providências</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/28/projeto-de-lei-n-005-subvencao-apae.pdf</t>
+    <t>http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/28/projeto-de-lei-n-005-subvencao-apae.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 005/18, DE 19 DE FEVEREIRO DE 2018_x000D_
 “DISPÕE SOBRE CONCESSÃO DE SUBVENÇÃO SOCIAL APAE - ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE JOSÉ BONIFÁCIO, E DAS OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/29/projeto-de-lei-n-006-premio-corrida.pdf</t>
+    <t>http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/29/projeto-de-lei-n-006-premio-corrida.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO AO PODER EXECUTIVO A EFETUAR PREMIAÇÃO DA 5ª CORRIDA PEDESTRE DO MUNICIPIO DE ZACARIAS, CONFORME ESPECIFICA</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/30/projeto-de-lei-n-007-nutrionista.pdf</t>
+    <t>http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/30/projeto-de-lei-n-007-nutrionista.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE RECLASSIFICAÇÃO DE CARGO PÚBLICO QUE ESPECIFICA</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/31/projeto-de-lei-n-008-monitor.pdf</t>
+    <t>http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/31/projeto-de-lei-n-008-monitor.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RECLASSIFICAÇÃO DE CARGOS QUE ESPECÍFICA, REGULAMENTA AS SUAS ATRIBUIÇÕES E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/32/projeto-de-lei-n-009-revoga-daep.pdf</t>
+    <t>http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/32/projeto-de-lei-n-009-revoga-daep.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL Nº 1170/14, QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONTRATO DE PRESTAÇÃO DE SERVIÇOS COM DEPARTAMENTO AUTÔNOMO DE ÁGUA E ESGOTO DE PENÁPOLIS - DAEP E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/33/projeto-de-lei-n-010-supleemntacao.pdf</t>
+    <t>http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/33/projeto-de-lei-n-010-supleemntacao.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional especial e das outras providências</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/37/projeto-de-lei-n-015-ticket-substituido.pdf</t>
+    <t>http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/37/projeto-de-lei-n-015-ticket-substituido.pdf</t>
   </si>
   <si>
     <t>FICA ALTERADO O PARAGRAFO 4º DA LE1 1298/2018, QUE DISPÕE SOBRE A CONCESSÃO DE VALE ALIMENTAÇÃO AOS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS DA ADMINISTRAÇÃO DIRETA E INDIRETA DO MUNICÍPIO DE ZACARIAS, COM INCLUSÃO NO PROGRAMA DE ALIMENTAÇÃO AO TRABALHADOR E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/38/projeto-de-lei-n-018-alteradoa-da-metragem.pdf</t>
+    <t>http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/38/projeto-de-lei-n-018-alteradoa-da-metragem.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 11º, inciso I, alínea “a”, alargando o limite de edificação</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.zacarias.sp.leg.br/media/</t>
+    <t>http://sapl.zacarias.sp.leg.br/media/</t>
   </si>
   <si>
     <t>“Dispõe sobre as diretrizes orçamentárias para elaboração e execução da lei orçamentária para o exercício financeiro do ano 2019, e dá outras providências”.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/59/projeto_de_lei_n_043_-_ipremzac_-alteracao_art._2_M11iPZ2.pdf</t>
+    <t>http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/59/projeto_de_lei_n_043_-_ipremzac_-alteracao_art._2_M11iPZ2.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre alteração no artigo 25 da lei nº 576/2006, a qual que dispõe sobre a assistência social, concessão de aposentadoria e pensão aos servidores da prefeitura, câmara municipal de Zacarias, autarquias e fundações públicas, dando outras providências”.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/60/projeto_de_lei_n_046_-_cdhu_60_casas.pdf</t>
+    <t>http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/60/projeto_de_lei_n_046_-_cdhu_60_casas.pdf</t>
   </si>
   <si>
     <t>Estabelece a forma de seleção da demanda e trabalho social em empreendimento MCMV – Minha Casa, Minha Vida – Faixa I – FAR, para o EMPREENDIMENTO HABITACIONAL ZACARIAS “E”, nos termos dos artigos 151, 152, parágrafo único, inciso V da Lei Orgânica do Município de Zacarias e Portaria n° 163/2016 do Ministério das Cidades e dá outras providências”.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/25/projeto-de-lei-002-medico-e-subvencao.pdf</t>
+    <t>http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/25/projeto-de-lei-002-medico-e-subvencao.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional especial e da outras providências</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/34/projeto-de-lei-n-011-social.pdf</t>
+    <t>http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/34/projeto-de-lei-n-011-social.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional suplementar e das outras providências</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/35/projeto-de-lei-n-012-especial.pdf</t>
+    <t>http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/35/projeto-de-lei-n-012-especial.pdf</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/36/projeto-de-lei-n-013-plano-diretor.pdf</t>
+    <t>http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/36/projeto-de-lei-n-013-plano-diretor.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO DIRETOR DESENVOLVIMENTO TURÍSTICO DO MUNICÍPIO DE ZACARIAS – E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/39/projeto-de-lei-n-019-especial.pdf</t>
+    <t>http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/39/projeto-de-lei-n-019-especial.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional especial e dá outras providências</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de subvenção social para o exercício de 2018, à_x000D_
 Entidade que especifica</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/41/projeto-de-lei-n-021-suplmentacao-iprem.pdf</t>
+    <t>http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/41/projeto-de-lei-n-021-suplmentacao-iprem.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de um crédito adicional suplementar na importância de R$ 5.000,00 (Cinco mil reais)</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TRANSFORMAÇÃO DE CARGOS EM COMISSÃO NO QUADRO DE SERVIDORES PÚBLICOS MUNICIPAIS DE ZACARIAS - SP</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/43/projeto_de_lei_n_024_-_altera_a_lei_576_-_iprem.doc</t>
+    <t>http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/43/projeto_de_lei_n_024_-_altera_a_lei_576_-_iprem.doc</t>
   </si>
   <si>
     <t>INCLUI O § 7º AO ARTIGO 14 DA LEI 576/2006, QUE DISPÕE SOBRE A ASSISTÊNCIA SOCIAL, CONCESSÃO DE APOSENTADORIA E PENSÃO AOS SERVIDORES DA PREFEITURA, CÂMARA MUNICIPAL DE ZACARIAS, AUTARQUIAS E FUNDAÇÕES PÚBLICAS, PARA CRIAR FUNDO DE RESERVA DA TAXA DE ADMINISTRAÇÃO DO IPREMZAC E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/44/projeto_de_lei_n_025_-_suplementacao.docx</t>
+    <t>http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/44/projeto_de_lei_n_025_-_suplementacao.docx</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/45/projeto_de_lei_n_026_-_desapropriacao.docx</t>
+    <t>http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/45/projeto_de_lei_n_026_-_desapropriacao.docx</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A DESAPROPRIAR EM SEU FAVOR A ÁREA QUE SEGUE, QUE REVOGA A LEI 1.429, DE 07 DE AGOSTO DE 2017</t>
   </si>
   <si>
-    <t>https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/46/projeto_de_lei_n_027_-_cocessao_real_uso.doc</t>
+    <t>http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/46/projeto_de_lei_n_027_-_cocessao_real_uso.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DO PODER EXECUTIVO A OUTORGAR CONCESSÃO ADMINISTRATIVA RELATIVA A BEM PÚBLICO MUNICIPAL, CONFORME ESPECIFICA</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/48/projeto_de_lei_n_028_-_cocessao_do_imovel_1.pdf</t>
+    <t>http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/48/projeto_de_lei_n_028_-_cocessao_do_imovel_1.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A OUTORGAR CONCESSÃO DE DIREITO REAL DE USO DE BENS IMÓVEIS, ATRAVÉS DE CONCORRÊNCIA PÚBLICA, PARA FINS ESPECIFICO DE GERAÇÃO DE EMPREGO, RENDA E AUMENTO DA ARRECADAÇÃO TRIBUTÁRIA”.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/49/projeto_de_lei_n_030_-_ressarcimento_ao_erario_-__dzY84lR.pdf</t>
+    <t>http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/49/projeto_de_lei_n_030_-_ressarcimento_ao_erario_-__dzY84lR.pdf</t>
   </si>
   <si>
     <t>“Dispõe autorização de ressarcimento para o Ministério do Turismo de valor referente ao convênio MTur nº 01586/2008 e SIAF/SICOV nº 702398/2008 e dá outras providências”.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/50/projeto_de_lei_n_031_-_parcelamento_mtur_e_pagame_72KWQGr.pdf</t>
+    <t>http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/50/projeto_de_lei_n_031_-_parcelamento_mtur_e_pagame_72KWQGr.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional especial e dá outras providências.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/51/projeto_de_lei_n_032_-_alimentacao..pdf</t>
+    <t>http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/51/projeto_de_lei_n_032_-_alimentacao..pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional suplementar e das outras providências.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/47/projeto_de_lei_n_034-_ipremzac.doc.pdf</t>
+    <t>http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/47/projeto_de_lei_n_034-_ipremzac.doc.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente do IPREMZAC crédito adicional suplementar e dá outras providências</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/52/projeto_de_lei_n_036_-_comad_-_conselho_municipal_cRIVBwr.pdf</t>
+    <t>http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/52/projeto_de_lei_n_036_-_comad_-_conselho_municipal_cRIVBwr.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a Criação do COMAD – CONSELHO MUNICIPAL DE POLÍTICAS PÚBLICAS SOBRE ÁLCOOL DROGAS DE ZACARIAS e dá outras providências”, no Município de Zacarias do Estado de São Paulo”.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/53/projeto_de_lei_n_039_-_doacao_1.pdf</t>
+    <t>http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/53/projeto_de_lei_n_039_-_doacao_1.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Município a receber a titulo por doação da senhora ANDRÉA ROSE TEIXEIRA, portador do RG. 19.694.474-0 SSP/SP, inscrita no CPF. 174.062.908-61, a doação de projeto arquitetônico e de matérias de construção, para construção, de residência térrea - unifamiliar”.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/54/projeto_de_lei_n_040_-_samanta.pdf</t>
+    <t>http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/54/projeto_de_lei_n_040_-_samanta.pdf</t>
   </si>
   <si>
     <t>Fica aberto no orçamento vigente, um crédito adicional especial na importância de R$ 166.579,46.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/56/projeto_de_lei_n_041_-_diario_oficial_do_municipi_jRy1ycz.pdf</t>
+    <t>http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/56/projeto_de_lei_n_041_-_diario_oficial_do_municipi_jRy1ycz.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a criação da IMPRENSA OFICIAL DO MUNICÍPIO na forma eletrônica e dá outras providências”, no Município de Zacarias do Estado de São Paulo”.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/55/projeto_de_lei_n_042_-_desporto.pdf</t>
+    <t>http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/55/projeto_de_lei_n_042_-_desporto.pdf</t>
   </si>
   <si>
     <t>Fica aberto no orçamento vigente, um crédito adicional especial na importância de R$ 9.000,00 (nove mil reais), distribuído seguinte dotação.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/57/projeto_de_lei_n_044_-_suplementacao.pdf</t>
+    <t>http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/57/projeto_de_lei_n_044_-_suplementacao.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional suplementar e dá outras providências</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/58/projeto_de_lei_n_045_-_asfalto_e_devolucao.pdf</t>
+    <t>http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/58/projeto_de_lei_n_045_-_asfalto_e_devolucao.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -775,68 +775,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/26/projeto-de-lei-003-supleemntacao.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/27/projeto-de-lei-004-supleemntacao.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/28/projeto-de-lei-n-005-subvencao-apae.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/29/projeto-de-lei-n-006-premio-corrida.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/30/projeto-de-lei-n-007-nutrionista.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/31/projeto-de-lei-n-008-monitor.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/32/projeto-de-lei-n-009-revoga-daep.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/33/projeto-de-lei-n-010-supleemntacao.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/37/projeto-de-lei-n-015-ticket-substituido.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/38/projeto-de-lei-n-018-alteradoa-da-metragem.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zacarias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/59/projeto_de_lei_n_043_-_ipremzac_-alteracao_art._2_M11iPZ2.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/60/projeto_de_lei_n_046_-_cdhu_60_casas.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/25/projeto-de-lei-002-medico-e-subvencao.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/34/projeto-de-lei-n-011-social.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/35/projeto-de-lei-n-012-especial.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/36/projeto-de-lei-n-013-plano-diretor.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/39/projeto-de-lei-n-019-especial.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zacarias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/41/projeto-de-lei-n-021-suplmentacao-iprem.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zacarias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/43/projeto_de_lei_n_024_-_altera_a_lei_576_-_iprem.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/44/projeto_de_lei_n_025_-_suplementacao.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/45/projeto_de_lei_n_026_-_desapropriacao.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/46/projeto_de_lei_n_027_-_cocessao_real_uso.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/48/projeto_de_lei_n_028_-_cocessao_do_imovel_1.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/49/projeto_de_lei_n_030_-_ressarcimento_ao_erario_-__dzY84lR.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/50/projeto_de_lei_n_031_-_parcelamento_mtur_e_pagame_72KWQGr.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/51/projeto_de_lei_n_032_-_alimentacao..pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/47/projeto_de_lei_n_034-_ipremzac.doc.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/52/projeto_de_lei_n_036_-_comad_-_conselho_municipal_cRIVBwr.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/53/projeto_de_lei_n_039_-_doacao_1.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/54/projeto_de_lei_n_040_-_samanta.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/56/projeto_de_lei_n_041_-_diario_oficial_do_municipi_jRy1ycz.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/55/projeto_de_lei_n_042_-_desporto.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/57/projeto_de_lei_n_044_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/58/projeto_de_lei_n_045_-_asfalto_e_devolucao.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/26/projeto-de-lei-003-supleemntacao.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/27/projeto-de-lei-004-supleemntacao.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/28/projeto-de-lei-n-005-subvencao-apae.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/29/projeto-de-lei-n-006-premio-corrida.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/30/projeto-de-lei-n-007-nutrionista.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/31/projeto-de-lei-n-008-monitor.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/32/projeto-de-lei-n-009-revoga-daep.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/33/projeto-de-lei-n-010-supleemntacao.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/37/projeto-de-lei-n-015-ticket-substituido.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/38/projeto-de-lei-n-018-alteradoa-da-metragem.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zacarias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/59/projeto_de_lei_n_043_-_ipremzac_-alteracao_art._2_M11iPZ2.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/60/projeto_de_lei_n_046_-_cdhu_60_casas.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/25/projeto-de-lei-002-medico-e-subvencao.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/34/projeto-de-lei-n-011-social.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/35/projeto-de-lei-n-012-especial.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/36/projeto-de-lei-n-013-plano-diretor.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/39/projeto-de-lei-n-019-especial.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zacarias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/41/projeto-de-lei-n-021-suplmentacao-iprem.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zacarias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/43/projeto_de_lei_n_024_-_altera_a_lei_576_-_iprem.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/44/projeto_de_lei_n_025_-_suplementacao.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/45/projeto_de_lei_n_026_-_desapropriacao.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/46/projeto_de_lei_n_027_-_cocessao_real_uso.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/48/projeto_de_lei_n_028_-_cocessao_do_imovel_1.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/49/projeto_de_lei_n_030_-_ressarcimento_ao_erario_-__dzY84lR.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/50/projeto_de_lei_n_031_-_parcelamento_mtur_e_pagame_72KWQGr.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/51/projeto_de_lei_n_032_-_alimentacao..pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/47/projeto_de_lei_n_034-_ipremzac.doc.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/52/projeto_de_lei_n_036_-_comad_-_conselho_municipal_cRIVBwr.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/53/projeto_de_lei_n_039_-_doacao_1.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/54/projeto_de_lei_n_040_-_samanta.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/56/projeto_de_lei_n_041_-_diario_oficial_do_municipi_jRy1ycz.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/55/projeto_de_lei_n_042_-_desporto.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/57/projeto_de_lei_n_044_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2018/58/projeto_de_lei_n_045_-_asfalto_e_devolucao.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="132.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="131.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>