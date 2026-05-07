--- v0 (2025-10-14)
+++ v1 (2026-05-07)
@@ -51,231 +51,231 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2019/62/projeto_de_lei_n_001_-_ipremzac1_-_suplementacao.pdf</t>
+    <t>http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2019/62/projeto_de_lei_n_001_-_ipremzac1_-_suplementacao.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente do IPREMZAC crédito adicional suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2019/71/projeto_de_lei_n_002_-_revisao_anual.pdf</t>
+    <t>http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2019/71/projeto_de_lei_n_002_-_revisao_anual.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE REVISÃO ANUAL DE SALÁRIOS DOS SERVIDORES DA PREFEITURA MUNICIPAL DE ZACARIAS NO ANO DE 2017, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2019/63/projeto_de_lei_n_003_-_saldo_de_ex._anterior.pdf</t>
+    <t>http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2019/63/projeto_de_lei_n_003_-_saldo_de_ex._anterior.pdf</t>
   </si>
   <si>
     <t>ABRE NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2019/64/projeto_de_lei_n_004_-_cocessao_real_uso_pm_-_alt_BEFEZif.pdf</t>
+    <t>http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2019/64/projeto_de_lei_n_004_-_cocessao_real_uso_pm_-_alt_BEFEZif.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 1º DA LEI MUNICIPLA Nº 1484/2018 QUE TRATA SOBRE A AUTORIZAÇÃO DO PODER EXECUTIVO A OUTORGAR CONCESSÃO ADMINISTRATIVA RELATIVA A BEM PÚBLICO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2019/65/projeto_de_lei_n_005_-_repasse_com_samu_-_rio_preto..pdf</t>
+    <t>http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2019/65/projeto_de_lei_n_005_-_repasse_com_samu_-_rio_preto..pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR O REPASSE DA CONTRIBUIÇÃO DE DESPESAS DE EXERCÍCIOS ANTERIORES, BEM COMO CONTRIBUIÇÃO MENSAL, RELATIVA AO EXERCÍCIO DE 2019 E SEGUINTES, JUNTO AO MUNICÍPIO DE SÃO JOSÉ DO RIO PRETO, PARA CUSTEIO DOS SERVIÇOS DE ATENDIMENTO DE URGÊNCIA E EMERGÊNCIA - SAMU, EM ÂMBITO REGIONAL, NO MUNICÍPIO DE ZACARIAS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2019/66/projeto_de_lei_n_006_-_precatorios_e_requisicao_d_cajXPNP.pdf</t>
+    <t>http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2019/66/projeto_de_lei_n_006_-_precatorios_e_requisicao_d_cajXPNP.pdf</t>
   </si>
   <si>
     <t>"REGULAMENTA NO ÂMBITO DO MUNICÍPIO DE ZACARIAS O PAGAMENTO DE OBRIGAÇÕES DE PEQUENO VALOR - RPV - DECORRENTES DE DECISÕES JUDICIAIS, NOS TERMOS DO ART. 100, §§ 3 ° E 4º DA CONSTITUIÇÃO FEDERAL E DÁ OUTRAS PROVIDÊNCIAS ".</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2019/67/projeto_de_lei_n_007_-_samanta.pdf</t>
+    <t>http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2019/67/projeto_de_lei_n_007_-_samanta.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional suplementar e das outras providências</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2019/68/projeto_de_lei_n_008_-_samanta_1.pdf</t>
+    <t>http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2019/68/projeto_de_lei_n_008_-_samanta_1.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional especial e das outras providências</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2019/72/projeto_de_lei_n_010_-_premio_corrida.pdf</t>
+    <t>http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2019/72/projeto_de_lei_n_010_-_premio_corrida.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A AUTORIZAÇÃO AO PODER  EXECUTIVO PARA EFETUAR PREMIAÇÃO DA 6ª CORRIDA PEDESTRE DO MUNICIPIO DE ZACARIAS, CONFORME  ESPECIFICA”</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2019/73/projeto_de_lei_n_011_-_subvencao_apae.pdf</t>
+    <t>http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2019/73/projeto_de_lei_n_011_-_subvencao_apae.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE CONCESSÃO DE SUBVENÇÃO SOCIAL APAE - ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE JOSÉ BONIFÁCIO, E DAS OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2019/74/projeto_de_lei_n_012_-_parcelamento_de_debitos_fi_7IDlIsv.pdf</t>
+    <t>http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2019/74/projeto_de_lei_n_012_-_parcelamento_de_debitos_fi_7IDlIsv.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A INSTITUIÇÃO DO PROGRAMA DE RECUPERAÇÃO ECONÔMICO-FISCAL DO MUNICÍPIO DE ZACARIAS E DÁ OUTRAS PROVIDÊNCIAS. ”</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2019/75/projeto_de_lei_n_013_-_samanta.pdf</t>
+    <t>http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2019/75/projeto_de_lei_n_013_-_samanta.pdf</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2019/76/projeto_de_lei_n_014_-_altera_anexo_684.pdf</t>
+    <t>http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2019/76/projeto_de_lei_n_014_-_altera_anexo_684.pdf</t>
   </si>
   <si>
     <t>REPUBLICA O ANEXO III DA LEI COMPLEMENTAR Nº 684/2008 E DÁ OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2019/77/projeto_de_lei_n_015_-_samanta.pdf</t>
+    <t>http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2019/77/projeto_de_lei_n_015_-_samanta.pdf</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2019/70/projeto_de_lei_no_02_corretos.pdf</t>
+    <t>http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2019/70/projeto_de_lei_no_02_corretos.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE REPOSIÇÃO SALARIAL/SUBSIDIO AO PRESIDENTE, VICE-PRESIDENTE E VEREADORES DA CÂMARA MUNICIPAL DE ZACARIAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2019/69/projeto_de_lei_no_01.pdf</t>
+    <t>http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2019/69/projeto_de_lei_no_01.pdf</t>
   </si>
   <si>
     <t>A MESA DIRETORA DA CÂMARA MUNICIPAL DE ZACARIAS USANDO DAS ATRIBUIÇÕES QUE LHE SÃO CONFERIDAS POR LEI, FAZ SABER QUE A MESA DIRETORA APROVA E A PREFEITA MUNICIPAL SANCIONA E PROMULGA A SEGUINTE LEI:</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -582,68 +582,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2019/62/projeto_de_lei_n_001_-_ipremzac1_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2019/71/projeto_de_lei_n_002_-_revisao_anual.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2019/63/projeto_de_lei_n_003_-_saldo_de_ex._anterior.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2019/64/projeto_de_lei_n_004_-_cocessao_real_uso_pm_-_alt_BEFEZif.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2019/65/projeto_de_lei_n_005_-_repasse_com_samu_-_rio_preto..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2019/66/projeto_de_lei_n_006_-_precatorios_e_requisicao_d_cajXPNP.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2019/67/projeto_de_lei_n_007_-_samanta.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2019/68/projeto_de_lei_n_008_-_samanta_1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2019/72/projeto_de_lei_n_010_-_premio_corrida.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2019/73/projeto_de_lei_n_011_-_subvencao_apae.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2019/74/projeto_de_lei_n_012_-_parcelamento_de_debitos_fi_7IDlIsv.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2019/75/projeto_de_lei_n_013_-_samanta.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2019/76/projeto_de_lei_n_014_-_altera_anexo_684.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2019/77/projeto_de_lei_n_015_-_samanta.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2019/70/projeto_de_lei_no_02_corretos.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2019/69/projeto_de_lei_no_01.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2019/62/projeto_de_lei_n_001_-_ipremzac1_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2019/71/projeto_de_lei_n_002_-_revisao_anual.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2019/63/projeto_de_lei_n_003_-_saldo_de_ex._anterior.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2019/64/projeto_de_lei_n_004_-_cocessao_real_uso_pm_-_alt_BEFEZif.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2019/65/projeto_de_lei_n_005_-_repasse_com_samu_-_rio_preto..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2019/66/projeto_de_lei_n_006_-_precatorios_e_requisicao_d_cajXPNP.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2019/67/projeto_de_lei_n_007_-_samanta.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2019/68/projeto_de_lei_n_008_-_samanta_1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2019/72/projeto_de_lei_n_010_-_premio_corrida.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2019/73/projeto_de_lei_n_011_-_subvencao_apae.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2019/74/projeto_de_lei_n_012_-_parcelamento_de_debitos_fi_7IDlIsv.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2019/75/projeto_de_lei_n_013_-_samanta.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2019/76/projeto_de_lei_n_014_-_altera_anexo_684.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2019/77/projeto_de_lei_n_015_-_samanta.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2019/70/projeto_de_lei_no_02_corretos.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.zacarias.sp.leg.br/media/sapl/public/materialegislativa/2019/69/projeto_de_lei_no_01.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="127.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="127" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>